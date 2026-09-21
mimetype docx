--- v0 (2026-06-09)
+++ v1 (2026-09-21)
@@ -25,114 +25,118 @@
   <w:body>
     <w:p w14:paraId="173FB224" w14:textId="6E2FE46C" w:rsidR="00D44D4C" w:rsidRPr="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rederigodkjenning for bruk av farledsbevis klasse 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A68B4D0" w14:textId="2205DDC9" w:rsidR="0032389B" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:r>
         <w:t xml:space="preserve">Denne prosessen starter hos rederiet. Rederier som ønsker å benytte farledsbevis klasse 3 må sende søknad til Kystverket. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B8B790" w14:textId="410766A4" w:rsidR="00D44D4C" w:rsidRDefault="0032389B" w:rsidP="00D44D4C">
-[...4 lines deleted...]
-    <w:p w14:paraId="4570999A" w14:textId="77777777" w:rsidR="0032389B" w:rsidRDefault="0032389B" w:rsidP="00D44D4C"/>
+    <w:p w14:paraId="4570999A" w14:textId="0F0B7967" w:rsidR="0032389B" w:rsidRDefault="0032389B" w:rsidP="00D44D4C">
+      <w:r>
+        <w:t>Uten rederigodkjenning kan ikke farledsbevis assessor sende inn evaluering i SafeSeaNet Norway etter farledsbevis klasse 3 prøve, da rederiet må godkjennes</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6235">
+        <w:t xml:space="preserve"> for bruk av farledsbevis klasse 3 ordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> først.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6FC43DC2" w14:textId="1287E674" w:rsidR="00D44D4C" w:rsidRPr="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hvordan søke:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DACE9C1" w14:textId="21A29EAC" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:r>
         <w:t xml:space="preserve">Rederiet må </w:t>
       </w:r>
       <w:r w:rsidRPr="00937352">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sende søknad på epost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> til: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="0041247C" w:rsidRPr="00F31ED1">
           <w:rPr>
             <w:rStyle w:val="Hyperkobling"/>
           </w:rPr>
           <w:t>farledsbevisenheten@kystverket.no</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0041247C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D907897" w14:textId="7060CA4D" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
+    <w:p w14:paraId="4A6F0CDA" w14:textId="06FCC71C" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:r>
         <w:t xml:space="preserve">Mailens emnefelt merkes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44D4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Søknad om rederigodkjenning for bruk av FB-klasse 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6F0CDA" w14:textId="77777777" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C"/>
     <w:p w14:paraId="72BD1501" w14:textId="32ADD350" w:rsidR="00D44D4C" w:rsidRPr="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rederiet som godkjennes for bruk av farledsbevis klasse 3 bekrefter følgende</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -146,210 +150,294 @@
       <w:r>
         <w:t>rederigodkjenning for bruk av farledsbevis klasse 3</w:t>
       </w:r>
       <w:r w:rsidR="00E413DD">
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> er innforstått med at farledsbevis klasse 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44D4C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>KUN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kan benyttes</w:t>
       </w:r>
       <w:r w:rsidR="00E413DD">
         <w:t xml:space="preserve"> på rederiets fartøy som</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0319B304" w14:textId="068C5D94" w:rsidR="00D44D4C" w:rsidRDefault="008D3EB8" w:rsidP="0032389B">
+    <w:p w14:paraId="0319B304" w14:textId="068C5D94" w:rsidR="00D44D4C" w:rsidRDefault="00967CB8" w:rsidP="0032389B">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1328635241"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0065022C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032389B">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00D44D4C">
         <w:t>har en LOA på under 100 meter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB986C8" w14:textId="4BCD143B" w:rsidR="00D44D4C" w:rsidRDefault="008D3EB8" w:rsidP="0032389B">
+    <w:p w14:paraId="5BB986C8" w14:textId="4BCD143B" w:rsidR="00D44D4C" w:rsidRDefault="00967CB8" w:rsidP="0032389B">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1183975310"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032389B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032389B">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00D44D4C">
         <w:t>har minimum en typegodkjent ECDIS montert om bord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5911D1DA" w14:textId="2EA866F0" w:rsidR="0032389B" w:rsidRDefault="008D3EB8" w:rsidP="0032389B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0000C435" w14:textId="79B1088E" w:rsidR="008B532D" w:rsidRDefault="00F84EB8" w:rsidP="001C6235">
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-356113319"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54BE6">
+        <w:t xml:space="preserve">ikke </w:t>
+      </w:r>
+      <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+        <w:t xml:space="preserve">har tungolje om bord eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00996AED">
+        <w:t>der fartøyene ikke</w:t>
+      </w:r>
+      <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+        <w:t xml:space="preserve"> frakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00996AED">
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+        <w:t>farlig eller forurensende last som angitt i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+          </w:rPr>
+          <w:t>§ 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+        <w:t> første ledd bokstav c til g. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperkobling"/>
+          </w:rPr>
+          <w:t>§ 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B532D" w:rsidRPr="008B532D">
+        <w:t> tredje ledd gjelder tilsvarende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5911D1DA" w14:textId="0CB467DA" w:rsidR="0032389B" w:rsidRDefault="00967CB8" w:rsidP="008B532D">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="527534157"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0032389B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0032389B">
         <w:t xml:space="preserve">   Der rederiet </w:t>
       </w:r>
       <w:r w:rsidR="00D44D4C">
         <w:t xml:space="preserve">har </w:t>
       </w:r>
       <w:r w:rsidR="00E413DD">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00D44D4C">
         <w:t xml:space="preserve">pplæringslogg som brukes for opplæring av farledsbeviskandidater </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBE9918" w14:textId="089F6E4D" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="0032389B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0032389B">
         <w:t xml:space="preserve">Trykkbar lenke </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0032389B" w:rsidRPr="0032389B">
           <w:rPr>
             <w:rStyle w:val="Hyperkobling"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>norsk versjon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0032389B" w:rsidRPr="0032389B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0032389B" w:rsidRPr="0032389B">
           <w:rPr>
             <w:rStyle w:val="Hyperkobling"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>engelsk versjon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E84E252" w14:textId="7755AE17" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
-[...1 lines deleted...]
-        <w:t>Se lospliktforskriften § 10 pkt. 3 for detaljer.</w:t>
+    <w:p w14:paraId="1E84E252" w14:textId="67408E89" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
+      <w:r>
+        <w:t xml:space="preserve">Se lospliktforskriften § 10 pkt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00996AED">
+        <w:t>1-3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for detaljer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E487C1" w14:textId="77777777" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C"/>
     <w:p w14:paraId="49D2080A" w14:textId="0A84C1E9" w:rsidR="00D44D4C" w:rsidRDefault="00D44D4C" w:rsidP="00D44D4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E413DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Hva skjer </w:t>
       </w:r>
       <w:r w:rsidR="00E413DD" w:rsidRPr="00E413DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>etter at vi har mottatt søknaden på mail?</w:t>
+        <w:t xml:space="preserve">etter at vi har mottatt søknaden på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E413DD" w:rsidRPr="00E413DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E413DD" w:rsidRPr="00E413DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51705B96" w14:textId="51E3AF6D" w:rsidR="00E413DD" w:rsidRDefault="00E413DD" w:rsidP="00D44D4C">
       <w:r>
         <w:t>Vi ser gjennom søknaden og sjekker om rederiet har bekreftet at de oppfyller kravene.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CE32A9" w14:textId="1DA12546" w:rsidR="00E413DD" w:rsidRDefault="00E413DD" w:rsidP="00D44D4C">
       <w:r>
         <w:t xml:space="preserve">Når alt er i </w:t>
       </w:r>
       <w:r w:rsidR="006B0025">
         <w:t>orden,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vil vi utstede et vedtak om rederigodkjenning for bruk av farledsbevis klasse 3. Rederiet </w:t>
       </w:r>
       <w:r w:rsidR="0032389B">
         <w:t xml:space="preserve">blir </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deretter godtatt i Kystverkets saksbehandlingssystem og farledsbevis assessorer vil </w:t>
       </w:r>
       <w:r w:rsidR="0032389B">
         <w:t>nå</w:t>
@@ -410,889 +498,152 @@
       </w:r>
       <w:r w:rsidRPr="006B0025">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ikke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> å søke om å få lagt til disse i ordningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479CCF42" w14:textId="1651E2A9" w:rsidR="00E50268" w:rsidRDefault="006B0025" w:rsidP="00D44D4C">
       <w:r>
         <w:t>Det er rederiets ansvar at vilkårene i vedtaket blir fulgt</w:t>
       </w:r>
       <w:r w:rsidR="000D2786">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03700EB9" w14:textId="2A6D60C3" w:rsidR="00FF3AE8" w:rsidRPr="0041247C" w:rsidRDefault="00FF3AE8" w:rsidP="00D44D4C">
       <w:r w:rsidRPr="0041247C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Rederi navn</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Rederi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0041247C">
-        <w:t>:…………………………………………………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FD6D24A" w14:textId="7F4F90A7" w:rsidR="00FF3AE8" w:rsidRPr="0041247C" w:rsidRDefault="00FF3AE8" w:rsidP="00D44D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>navn</w:t>
+      </w:r>
       <w:r w:rsidRPr="0041247C">
-        <w:rPr>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0041247C">
-        <w:t>:…………………………………………………………………………….</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="71D31C05" w14:textId="5B855E19" w:rsidR="006B0025" w:rsidRPr="0041247C" w:rsidRDefault="006B0025" w:rsidP="00D44D4C">
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0041247C">
+        <w:t>………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0041247C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266D991F" w14:textId="4F62C05C" w:rsidR="0032389B" w:rsidRPr="0041247C" w:rsidRDefault="00FF3AE8" w:rsidP="00D44D4C">
+      <w:r w:rsidRPr="0041247C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rederi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0041247C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>organisasjonsnummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041247C">
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0041247C">
+        <w:t>………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A63287D" w14:textId="77777777" w:rsidR="00996AED" w:rsidRDefault="00996AED" w:rsidP="00D44D4C"/>
+    <w:p w14:paraId="71D31C05" w14:textId="32A90CF7" w:rsidR="006B0025" w:rsidRPr="0041247C" w:rsidRDefault="006B0025" w:rsidP="00D44D4C">
       <w:r w:rsidRPr="0041247C">
         <w:t>……………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BABE74" w14:textId="1CE3DC22" w:rsidR="006B0025" w:rsidRPr="0041247C" w:rsidRDefault="006B0025" w:rsidP="00D44D4C">
+    <w:p w14:paraId="11009483" w14:textId="3510659A" w:rsidR="00937352" w:rsidRPr="00FF3AE8" w:rsidRDefault="006B0025" w:rsidP="00937352">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041247C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Signert</w:t>
       </w:r>
       <w:r w:rsidR="00FF3AE8" w:rsidRPr="0041247C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> av repr.</w:t>
       </w:r>
       <w:r w:rsidRPr="0041247C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3AE8" w:rsidRPr="0041247C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>fra</w:t>
       </w:r>
       <w:r w:rsidRPr="0041247C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> rederi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761FA5DD" w14:textId="77777777" w:rsidR="00937352" w:rsidRPr="0041247C" w:rsidRDefault="00937352" w:rsidP="00937352">
-[...768 lines deleted...]
-    <w:sectPr w:rsidR="00937352" w:rsidRPr="00FF3AE8" w:rsidSect="00FF3AE8">
+    <w:sectPr w:rsidR="00937352" w:rsidRPr="00FF3AE8" w:rsidSect="00996AED">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1434,96 +785,105 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="734159185">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D44D4C"/>
     <w:rsid w:val="000B69EF"/>
     <w:rsid w:val="000D2786"/>
     <w:rsid w:val="00143A45"/>
+    <w:rsid w:val="00176D04"/>
     <w:rsid w:val="001C575F"/>
+    <w:rsid w:val="001C6235"/>
     <w:rsid w:val="002B0745"/>
     <w:rsid w:val="003176EC"/>
     <w:rsid w:val="0032389B"/>
     <w:rsid w:val="003B198E"/>
     <w:rsid w:val="0041247C"/>
     <w:rsid w:val="004C44EA"/>
     <w:rsid w:val="00510748"/>
     <w:rsid w:val="00550274"/>
     <w:rsid w:val="0065022C"/>
     <w:rsid w:val="006B0025"/>
     <w:rsid w:val="006E3A74"/>
     <w:rsid w:val="00765ADC"/>
+    <w:rsid w:val="008B532D"/>
     <w:rsid w:val="008E07CA"/>
     <w:rsid w:val="00937352"/>
     <w:rsid w:val="009374E2"/>
+    <w:rsid w:val="00996AED"/>
     <w:rsid w:val="009A11B8"/>
     <w:rsid w:val="009B4918"/>
+    <w:rsid w:val="009F1748"/>
     <w:rsid w:val="00AE4D95"/>
+    <w:rsid w:val="00B54BE6"/>
     <w:rsid w:val="00B57465"/>
     <w:rsid w:val="00BC3FA3"/>
     <w:rsid w:val="00C306C8"/>
     <w:rsid w:val="00C44D99"/>
+    <w:rsid w:val="00CA4B7E"/>
     <w:rsid w:val="00CF5A67"/>
     <w:rsid w:val="00D44D4C"/>
     <w:rsid w:val="00E413DD"/>
     <w:rsid w:val="00E50268"/>
     <w:rsid w:val="00F61361"/>
     <w:rsid w:val="00F831E3"/>
+    <w:rsid w:val="00F84EB8"/>
+    <w:rsid w:val="00F85408"/>
     <w:rsid w:val="00FF3AE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1915,51 +1275,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
@@ -2000,51 +1359,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="947081038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kystverket.no/contentassets/f7ac4f9d5a6f49af8b31b3e0d838cc0f/opplaringslogg-english.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kystverket.no/contentassets/f7ac4f9d5a6f49af8b31b3e0d838cc0f/opplarimgslogg-norsk.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farledsbevisenheten@kystverket.no" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kystverket.no/contentassets/f7ac4f9d5a6f49af8b31b3e0d838cc0f/opplaringslogg-english.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kystverket.no/contentassets/f7ac4f9d5a6f49af8b31b3e0d838cc0f/opplarimgslogg-norsk.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/forskrift/2014-12-17-1808/%C2%A717" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/forskrift/2014-12-17-1808/%C2%A73" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farledsbevisenheten@kystverket.no" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kystverket.no/contentassets/f7ac4f9d5a6f49af8b31b3e0d838cc0f/opplaringslogg-english.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kystverket.no/contentassets/f7ac4f9d5a6f49af8b31b3e0d838cc0f/opplarimgslogg-norsk.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2318,70 +1677,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A7E5CD7-89FF-4BB7-9C57-3AC373CE08C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4005</Characters>
+  <Pages>1</Pages>
+  <Words>423</Words>
+  <Characters>2243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4751</CharactersWithSpaces>
+  <CharactersWithSpaces>2661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gjærde, Tor Erlend</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>